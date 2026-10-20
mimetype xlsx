--- v0 (2025-10-19)
+++ v1 (2026-10-20)
@@ -1,191 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
-  <workbookPr checkCompatibility="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\po3filesv08\交通局総務課共用\2024年度\05    営業推進班\050_広告\広告ガイド修正\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="z:\2026年度\05    営業推進班\050_広告\100_広告ガイド　※ここを最新にしていく！\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{877E61B9-ACC2-4770-AA07-638FE2B0BB6F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C35DCE1-463E-4800-BD71-A68CD15695C1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="申込書" sheetId="21" r:id="rId1"/>
-    <sheet name="記入例" sheetId="23" r:id="rId2"/>
+    <sheet name="様式第１号（申込書）" sheetId="34" r:id="rId1"/>
+    <sheet name="様式第２号（承認書）" sheetId="40" r:id="rId2"/>
+    <sheet name="記入例" sheetId="41" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">記入例!$A$1:$N$41</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">申込書!$A$1:$N$41</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">記入例!$A$1:$N$32</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'様式第１号（申込書）'!$A$1:$N$38</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'様式第２号（承認書）'!$A$1:$N$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="145" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="38">
   <si>
     <t>広　告　主</t>
     <rPh sb="0" eb="1">
       <t>ヒロシ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>オモ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>広　告　件　名</t>
     <rPh sb="0" eb="1">
       <t>ヒロ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>枚</t>
-[...16 lines deleted...]
-  <si>
     <t>自</t>
     <rPh sb="0" eb="1">
       <t>ジ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>年</t>
     <rPh sb="0" eb="1">
       <t>ネン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>円</t>
     <rPh sb="0" eb="1">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>広　告　掲　出　申　込　書</t>
     <rPh sb="0" eb="1">
       <t>ヒロ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>コク</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ケイ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>デ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>サル</t>
     </rPh>
     <rPh sb="10" eb="11">
       <t>コミ</t>
     </rPh>
     <rPh sb="12" eb="13">
       <t>ショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>年　　　月　　　日</t>
-[...11 lines deleted...]
-  <si>
     <t>熊本市交通事業管理者(宛)</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コウツウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>アテ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>住所</t>
     <rPh sb="0" eb="2">
       <t>ジュウショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -213,117 +185,269 @@
     </rPh>
     <rPh sb="2" eb="3">
       <t>リョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>様式第１号（第３条関係）</t>
     <rPh sb="0" eb="2">
       <t>ヨウシキ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>ダイ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>ゴウ</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ダイ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ジョウ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>カンケイ</t>
-    </rPh>
-[...17 lines deleted...]
-      <t>ネガ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>媒 体 名</t>
     <rPh sb="0" eb="1">
       <t>バイ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>カラダ</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>メイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>料　金
 （税込）</t>
     <rPh sb="0" eb="1">
       <t>リョウ</t>
     </rPh>
     <rPh sb="2" eb="3">
       <t>キン</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ゼイコ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>月</t>
     <rPh sb="0" eb="1">
       <t>ガツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>日</t>
     <rPh sb="0" eb="1">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>至</t>
     <rPh sb="0" eb="1">
       <t>イタ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>様式第２号（第３条関係）</t>
+    <rPh sb="0" eb="2">
+      <t>ヨウシキ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ゴウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カンケイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>広　告　掲　出　承　認　書</t>
+    <rPh sb="0" eb="1">
+      <t>ヒロ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>コク</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ケイ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>デ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>ショウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ニン</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>様</t>
+    <rPh sb="0" eb="1">
+      <t>サマ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>熊本市交通事業管理者　</t>
+    <rPh sb="0" eb="3">
+      <t>クマモトシ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>コウツウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>ジギョウ</t>
+    </rPh>
+    <rPh sb="7" eb="10">
+      <t>カンリシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　年　　　月　　　日付申込の広告掲出について次のとおり承認します。</t>
+    <rPh sb="3" eb="4">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ニチ</t>
+    </rPh>
+    <rPh sb="12" eb="13">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>モウシコミ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>コウコク</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>ケイシュツ</t>
+    </rPh>
+    <rPh sb="24" eb="25">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="29" eb="31">
+      <t>ショウニン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>枚
+・
+車
+・枠</t>
+    <rPh sb="0" eb="1">
+      <t>マイ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>シャ</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ワク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>年　　月　　日</t>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ヒ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　次のとおり広告の掲出をしたいので承認願います。</t>
+    <rPh sb="1" eb="2">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>コウコク</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ケイシュツ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>熊交総発第　　　　　号</t>
+    <rPh sb="0" eb="1">
+      <t>クマ</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>コウ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ソウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ハツ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ダイ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ゴウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="12"/>
         <color rgb="FFFF0000"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>令和●</t>
     </r>
     <r>
       <rPr>
         <sz val="12"/>
         <rFont val="ＭＳ Ｐゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>年　　</t>
     </r>
     <r>
       <rPr>
@@ -389,197 +513,250 @@
   </si>
   <si>
     <t>熊本市</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>熊本市交通事業管理者　●●　●●</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>コウツウ</t>
     </rPh>
     <rPh sb="5" eb="7">
       <t>ジギョウ</t>
     </rPh>
     <rPh sb="7" eb="10">
       <t>カンリシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>次のとおり広告の掲出をしたいので承認願います。</t>
+    <rPh sb="0" eb="1">
+      <t>ツギ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>コウコク</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ケイシュツ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>ショウニン</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>ネガ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>熊本市の事業のPR</t>
     <rPh sb="0" eb="3">
       <t>クマモトシ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>窓吊</t>
     <rPh sb="0" eb="1">
       <t>マド</t>
     </rPh>
     <rPh sb="1" eb="2">
       <t>ツリ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>電停看板
+（通町筋）</t>
+    <rPh sb="0" eb="2">
+      <t>デンテイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カンバン</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>トオリチョウスジ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>カラー広告電車</t>
     <rPh sb="3" eb="7">
       <t>コウコクデンシャ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>レイワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>令和8</t>
     <rPh sb="0" eb="2">
       <t>レイワ</t>
-    </rPh>
-[...5 lines deleted...]
-      <t>クマモトシ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>デジタルサイネージ
 （熊本駅前）</t>
     <rPh sb="11" eb="14">
       <t>クマモトエキ</t>
     </rPh>
     <rPh sb="14" eb="15">
       <t>マエ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>電停看板
-[...9 lines deleted...]
-    </rPh>
+    <t>アドストラップ</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <numFmts count="1">
+    <numFmt numFmtId="176" formatCode="[$-F800]dddd\,\ mmmm\ dd\,\ yyyy"/>
+  </numFmts>
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
+      <sz val="12"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="18"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color theme="1"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
       <sz val="9"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="ＭＳ 明朝"/>
+      <family val="1"/>
+      <charset val="128"/>
+    </font>
+    <font>
+      <sz val="12"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <u/>
       <sz val="18"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
+      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
+      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
-      <sz val="12"/>
-[...5 lines deleted...]
-    <font>
+      <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -698,409 +875,445 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="38" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="92">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="4" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="38" fontId="13" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...142 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="桁区切り" xfId="1" builtinId="6"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>449036</xdr:colOff>
+      <xdr:colOff>390072</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>108857</xdr:rowOff>
+      <xdr:rowOff>81643</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-      <xdr:colOff>0</xdr:colOff>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>172357</xdr:colOff>
       <xdr:row>11</xdr:row>
-      <xdr:rowOff>340179</xdr:rowOff>
+      <xdr:rowOff>312965</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="楕円 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93D2B708-1CDB-4D2E-9A9A-31B698CEBFCD}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE7073E9-23B7-4C61-BFE2-C42CF6ADDBA1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4694465" y="3224893"/>
-          <a:ext cx="231321" cy="231322"/>
+          <a:off x="4308929" y="3165929"/>
+          <a:ext cx="199571" cy="231322"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>3</xdr:col>
-      <xdr:colOff>449034</xdr:colOff>
+      <xdr:colOff>408213</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>95250</xdr:rowOff>
+      <xdr:rowOff>86178</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>217713</xdr:colOff>
+      <xdr:colOff>195942</xdr:colOff>
       <xdr:row>14</xdr:row>
-      <xdr:rowOff>326572</xdr:rowOff>
+      <xdr:rowOff>317500</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="3" name="楕円 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B95366B4-9FF7-43AC-8E82-AF16626F5E87}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07E61B93-36E0-4FD6-B8F5-A23E21790764}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="4694463" y="4231821"/>
-[...66 lines deleted...]
-          <a:ext cx="231321" cy="231322"/>
+          <a:off x="4327070" y="4177392"/>
+          <a:ext cx="205015" cy="231322"/>
         </a:xfrm>
         <a:prstGeom prst="ellipse">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="12700">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1">
             <a:shade val="50000"/>
           </a:schemeClr>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="lt1"/>
@@ -1113,131 +1326,131 @@
           <a:pPr algn="l"/>
           <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>119990</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>65562</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>69273</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>190500</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="5" name="テキスト ボックス 4">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC3BB15F-9D21-4733-B195-06109C5CE0D0}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB7C9AC4-B153-445A-913C-B5DCCE7CB17F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7220445" y="1295153"/>
-          <a:ext cx="2027464" cy="609847"/>
+          <a:off x="6616040" y="1284762"/>
+          <a:ext cx="1816183" cy="620238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             <a:t>個人名又は団体の代表者名をご記入ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>132772</xdr:rowOff>
+      <xdr:col>5</xdr:col>
+      <xdr:colOff>69272</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>114630</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>5</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>75044</xdr:rowOff>
+      <xdr:col>11</xdr:col>
+      <xdr:colOff>190500</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>18144</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="6" name="テキスト ボックス 5">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18CEB30D-27F5-4389-8D94-39B167D1D6CF}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48D08A56-0E4D-439B-9B82-21820260E638}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2742045" y="7279408"/>
-          <a:ext cx="1899227" cy="635000"/>
+          <a:off x="4604986" y="8233559"/>
+          <a:ext cx="2080657" cy="592942"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
@@ -1255,98 +1468,296 @@
             <a:t>記入欄が不足する場合は適宜、欄を追加してご記入ください。</a:t>
           </a:r>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>12</xdr:col>
       <xdr:colOff>813954</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>69274</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
       <xdr:colOff>191736</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>72985</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="7" name="テキスト ボックス 6">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{825D3AAD-D6BC-4207-B08F-FEE6C1734389}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{835D54F7-D44F-460A-8BF5-590B1CE53A21}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr txBox="1"/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="8226136" y="3619501"/>
-          <a:ext cx="1923555" cy="575211"/>
+          <a:off x="7564004" y="3612574"/>
+          <a:ext cx="1695532" cy="568861"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:schemeClr val="bg1">
             <a:lumMod val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:ln w="19050" cmpd="sng">
           <a:solidFill>
             <a:srgbClr val="FF0000"/>
           </a:solidFill>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="dk1"/>
         </a:fontRef>
       </xdr:style>
       <xdr:txBody>
         <a:bodyPr vertOverflow="clip" horzOverflow="clip" wrap="square" rtlCol="0" anchor="ctr"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr algn="l"/>
           <a:r>
             <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
             <a:t>税込の料金をご記入ください。</a:t>
           </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>399142</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>403678</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>186871</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>72572</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="8" name="楕円 7">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8634163-C326-42A7-A7C7-A3E347164ADC}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4317999" y="5501821"/>
+          <a:ext cx="205015" cy="231322"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>399141</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>95249</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>186870</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>326571</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="10" name="楕円 9">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF2E271A-E489-48DE-8E7E-E908CB44C2DE}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4317998" y="6762749"/>
+          <a:ext cx="205015" cy="231322"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>3</xdr:col>
+      <xdr:colOff>408212</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>403678</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>4</xdr:col>
+      <xdr:colOff>195941</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>72571</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="11" name="楕円 10">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBA746D2-DBD5-497B-A640-B150062C57BB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="4327069" y="7515678"/>
+          <a:ext cx="205015" cy="231322"/>
+        </a:xfrm>
+        <a:prstGeom prst="ellipse">
+          <a:avLst/>
+        </a:prstGeom>
+        <a:noFill/>
+        <a:ln w="12700">
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+        </a:ln>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="50000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1100"/>
         </a:p>
       </xdr:txBody>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -1601,1339 +2012,2017 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:P34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1551C7D5-E6A6-4115-9D51-67765CF77235}">
+  <dimension ref="A1:P68"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="70" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="T11" sqref="T11"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13:E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="3" width="18.6328125" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="16" max="16" width="10.08984375" customWidth="1"/>
+    <col min="1" max="3" width="18.6328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="6" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.90625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="3.26953125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="7.453125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="4" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.7265625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="4" style="2" customWidth="1"/>
+    <col min="11" max="11" width="4.7265625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="4" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.26953125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="2.7265625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="8.7265625" style="2"/>
+    <col min="16" max="16" width="10.08984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="8.7265625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="47" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+    </row>
+    <row r="3" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="47"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+    </row>
+    <row r="4" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+    </row>
+    <row r="5" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J5" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="K5" s="48"/>
+      <c r="L5" s="48"/>
+      <c r="M5" s="48"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+    </row>
+    <row r="6" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="34" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="34"/>
+    </row>
+    <row r="7" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E7" s="34" t="s">
+        <v>7</v>
+      </c>
+      <c r="F7" s="34"/>
+      <c r="G7" s="49"/>
+      <c r="H7" s="49"/>
+      <c r="I7" s="49"/>
+      <c r="J7" s="49"/>
+      <c r="K7" s="49"/>
+      <c r="L7" s="49"/>
+      <c r="M7" s="49"/>
+    </row>
+    <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E8" s="6"/>
+      <c r="F8" s="1"/>
+      <c r="G8" s="46"/>
+      <c r="H8" s="46"/>
+      <c r="I8" s="46"/>
+      <c r="J8" s="46"/>
+      <c r="K8" s="46"/>
+      <c r="L8" s="46"/>
+      <c r="M8" s="46"/>
+      <c r="O8" s="7"/>
+    </row>
+    <row r="9" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E9" s="34" t="s">
+        <v>8</v>
+      </c>
+      <c r="F9" s="34"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="41"/>
+      <c r="I9" s="41"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="41"/>
+      <c r="M9" s="41"/>
+      <c r="O9" s="7"/>
+    </row>
+    <row r="10" spans="1:16" s="3" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G10" s="8"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="8"/>
+      <c r="M10" s="8"/>
+    </row>
+    <row r="11" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
+        <v>24</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+    </row>
+    <row r="12" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="35"/>
+      <c r="F12" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="40"/>
+    </row>
+    <row r="13" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="12"/>
+      <c r="L13" s="13" t="s">
         <v>15</v>
       </c>
-    </row>
-[...106 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="M13" s="28"/>
+      <c r="N13" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O13" s="14"/>
+      <c r="P13" s="15"/>
+    </row>
+    <row r="14" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="15"/>
+    </row>
+    <row r="15" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="45"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="38"/>
-[...16 lines deleted...]
-      <c r="D11" s="34" t="s">
+      <c r="G15" s="19"/>
+      <c r="H15" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="34"/>
-[...19 lines deleted...]
-      <c r="E12" s="7" t="s">
+      <c r="K15" s="19"/>
+      <c r="L15" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="30"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="15"/>
+    </row>
+    <row r="16" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="22" t="s">
-[...26 lines deleted...]
-      <c r="E13" s="3" t="s">
+      <c r="G16" s="12"/>
+      <c r="H16" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K16" s="12"/>
+      <c r="L16" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M16" s="28"/>
+      <c r="N16" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="19"/>
-[...16 lines deleted...]
-      <c r="E14" s="8" t="s">
+      <c r="O16" s="14"/>
+      <c r="P16" s="15"/>
+    </row>
+    <row r="17" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="15"/>
+    </row>
+    <row r="18" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="F14" s="20" t="s">
-[...24 lines deleted...]
-      <c r="E15" s="7" t="s">
+      <c r="I18" s="19"/>
+      <c r="J18" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="19"/>
+      <c r="L18" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M18" s="30"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="15"/>
+    </row>
+    <row r="19" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="F15" s="22" t="s">
-[...26 lines deleted...]
-      <c r="E16" s="3" t="s">
+      <c r="G19" s="12"/>
+      <c r="H19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="12"/>
+      <c r="L19" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M19" s="28"/>
+      <c r="N19" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="19"/>
-[...16 lines deleted...]
-      <c r="E17" s="8" t="s">
+      <c r="O19" s="14"/>
+      <c r="P19" s="15"/>
+    </row>
+    <row r="20" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="15"/>
+    </row>
+    <row r="21" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="F17" s="20" t="s">
-[...24 lines deleted...]
-      <c r="E18" s="7" t="s">
+      <c r="I21" s="19"/>
+      <c r="J21" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="19"/>
+      <c r="L21" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="30"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="22" t="s">
-[...26 lines deleted...]
-      <c r="E19" s="3" t="s">
+      <c r="G22" s="12"/>
+      <c r="H22" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" s="12"/>
+      <c r="L22" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M22" s="28"/>
+      <c r="N22" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="F19" s="19"/>
-[...16 lines deleted...]
-      <c r="E20" s="8" t="s">
+      <c r="O22" s="14"/>
+      <c r="P22" s="15"/>
+    </row>
+    <row r="23" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="15"/>
+    </row>
+    <row r="24" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="F20" s="20" t="s">
-[...97 lines deleted...]
-    <row r="24" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24" s="19"/>
+      <c r="L24" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M24" s="30"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="15"/>
+    </row>
     <row r="25" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="23"/>
+      <c r="A26" s="22"/>
       <c r="B26" s="23"/>
       <c r="C26" s="23"/>
       <c r="D26" s="23"/>
       <c r="E26" s="23"/>
       <c r="F26" s="23"/>
       <c r="G26" s="23"/>
       <c r="H26" s="23"/>
       <c r="I26" s="23"/>
       <c r="J26" s="23"/>
       <c r="K26" s="23"/>
       <c r="L26" s="23"/>
       <c r="M26" s="23"/>
       <c r="N26" s="23"/>
     </row>
-    <row r="27" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-[...30 lines deleted...]
-    </row>
+    <row r="27" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="36">
+    <mergeCell ref="G8:M8"/>
     <mergeCell ref="A2:N3"/>
-    <mergeCell ref="A5:B5"/>
-[...30 lines deleted...]
-    <mergeCell ref="D21:D23"/>
+    <mergeCell ref="J5:M5"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="E7:F7"/>
+    <mergeCell ref="G7:M7"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="M13:M15"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="E9:F9"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:C21"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="M19:M21"/>
+    <mergeCell ref="E19:E21"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="D16:D18"/>
+    <mergeCell ref="M16:M18"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="M22:M24"/>
+    <mergeCell ref="E22:E24"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:P34"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2D654D9F-99C9-4050-BCE4-D882EE71E224}">
+  <dimension ref="A1:P68"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="55" zoomScaleNormal="70" zoomScaleSheetLayoutView="55" workbookViewId="0">
-      <selection activeCell="Y14" sqref="Y14"/>
+    <sheetView showGridLines="0" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="85" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="3" width="18.6328125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="6" style="2" customWidth="1"/>
+    <col min="5" max="5" width="2.90625" style="3" customWidth="1"/>
+    <col min="6" max="6" width="3.26953125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="7.453125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="4" style="2" customWidth="1"/>
+    <col min="9" max="9" width="4.7265625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="4" style="2" customWidth="1"/>
+    <col min="11" max="11" width="4.7265625" style="3" customWidth="1"/>
+    <col min="12" max="12" width="4" style="2" customWidth="1"/>
+    <col min="13" max="13" width="11.26953125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="2.7265625" style="2" customWidth="1"/>
+    <col min="15" max="15" width="8.7265625" style="2"/>
+    <col min="16" max="16" width="10.08984375" style="2" customWidth="1"/>
+    <col min="17" max="16384" width="8.7265625" style="2"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="47" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+    </row>
+    <row r="3" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="47"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="47"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+    </row>
+    <row r="4" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24"/>
+      <c r="B4" s="24"/>
+      <c r="C4" s="24"/>
+      <c r="D4" s="24"/>
+      <c r="E4" s="24"/>
+      <c r="F4" s="24"/>
+      <c r="G4" s="24"/>
+      <c r="H4" s="24"/>
+      <c r="I4" s="24"/>
+      <c r="J4" s="24"/>
+      <c r="K4" s="24"/>
+      <c r="L4" s="24"/>
+      <c r="M4" s="24"/>
+      <c r="N4" s="24"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+    </row>
+    <row r="5" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="I5" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" s="52"/>
+      <c r="K5" s="52"/>
+      <c r="L5" s="52"/>
+      <c r="M5" s="52"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+    </row>
+    <row r="6" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J6" s="48" t="s">
+        <v>23</v>
+      </c>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+    </row>
+    <row r="7" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="51"/>
+    </row>
+    <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E8" s="34"/>
+      <c r="F8" s="34"/>
+      <c r="G8" s="49"/>
+      <c r="H8" s="49"/>
+      <c r="I8" s="49"/>
+      <c r="J8" s="49"/>
+      <c r="K8" s="49"/>
+      <c r="L8" s="49"/>
+      <c r="M8" s="49"/>
+    </row>
+    <row r="9" spans="1:16" ht="24.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E9" s="6"/>
+      <c r="F9" s="1"/>
+      <c r="G9" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+      <c r="O9" s="7"/>
+    </row>
+    <row r="10" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E10" s="34"/>
+      <c r="F10" s="34"/>
+      <c r="G10" s="41"/>
+      <c r="H10" s="41"/>
+      <c r="I10" s="41"/>
+      <c r="J10" s="41"/>
+      <c r="K10" s="41"/>
+      <c r="L10" s="41"/>
+      <c r="M10" s="41"/>
+      <c r="O10" s="7"/>
+    </row>
+    <row r="11" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="42" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="C11" s="42"/>
+      <c r="D11" s="42"/>
+      <c r="E11" s="42"/>
+      <c r="F11" s="42"/>
+      <c r="G11" s="42"/>
+      <c r="H11" s="43"/>
+      <c r="I11" s="43"/>
+      <c r="J11" s="43"/>
+      <c r="K11" s="43"/>
+      <c r="L11" s="43"/>
+      <c r="M11" s="43"/>
+      <c r="N11" s="43"/>
+    </row>
+    <row r="12" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="9" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="D12" s="35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="35"/>
+      <c r="F12" s="36" t="s">
+        <v>9</v>
+      </c>
+      <c r="G12" s="37"/>
+      <c r="H12" s="37"/>
+      <c r="I12" s="37"/>
+      <c r="J12" s="37"/>
+      <c r="K12" s="37"/>
+      <c r="L12" s="38"/>
+      <c r="M12" s="39" t="s">
+        <v>13</v>
+      </c>
+      <c r="N12" s="40"/>
+    </row>
+    <row r="13" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="44"/>
+      <c r="B13" s="44"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="26"/>
+      <c r="E13" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F13" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="G13" s="12"/>
+      <c r="H13" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I13" s="12"/>
+      <c r="J13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K13" s="12"/>
+      <c r="L13" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M13" s="28"/>
+      <c r="N13" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O13" s="14"/>
+      <c r="P13" s="15"/>
+    </row>
+    <row r="14" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="45"/>
+      <c r="B14" s="45"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="26"/>
+      <c r="E14" s="32"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="L14" s="17"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="17"/>
+      <c r="O14" s="14"/>
+      <c r="P14" s="15"/>
+    </row>
+    <row r="15" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="45"/>
+      <c r="B15" s="45"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="33"/>
+      <c r="F15" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G15" s="19"/>
+      <c r="H15" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="19"/>
+      <c r="J15" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" s="19"/>
+      <c r="L15" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="30"/>
+      <c r="N15" s="20"/>
+      <c r="O15" s="14"/>
+      <c r="P15" s="15"/>
+    </row>
+    <row r="16" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="G16" s="12"/>
+      <c r="H16" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I16" s="12"/>
+      <c r="J16" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K16" s="12"/>
+      <c r="L16" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M16" s="28"/>
+      <c r="N16" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O16" s="14"/>
+      <c r="P16" s="15"/>
+    </row>
+    <row r="17" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="26"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="16"/>
+      <c r="G17" s="21"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="21"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="17"/>
+      <c r="M17" s="29"/>
+      <c r="N17" s="17"/>
+      <c r="O17" s="14"/>
+      <c r="P17" s="15"/>
+    </row>
+    <row r="18" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="33"/>
+      <c r="F18" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K18" s="19"/>
+      <c r="L18" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M18" s="30"/>
+      <c r="N18" s="20"/>
+      <c r="O18" s="14"/>
+      <c r="P18" s="15"/>
+    </row>
+    <row r="19" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="26"/>
+      <c r="E19" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F19" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="G19" s="12"/>
+      <c r="H19" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I19" s="12"/>
+      <c r="J19" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K19" s="12"/>
+      <c r="L19" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M19" s="28"/>
+      <c r="N19" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O19" s="14"/>
+      <c r="P19" s="15"/>
+    </row>
+    <row r="20" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="26"/>
+      <c r="E20" s="32"/>
+      <c r="F20" s="16"/>
+      <c r="G20" s="21"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="21"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="17"/>
+      <c r="M20" s="29"/>
+      <c r="N20" s="17"/>
+      <c r="O20" s="14"/>
+      <c r="P20" s="15"/>
+    </row>
+    <row r="21" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="27"/>
+      <c r="E21" s="33"/>
+      <c r="F21" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G21" s="19"/>
+      <c r="H21" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="19"/>
+      <c r="J21" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="19"/>
+      <c r="L21" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="30"/>
+      <c r="N21" s="20"/>
+      <c r="O21" s="14"/>
+      <c r="P21" s="15"/>
+    </row>
+    <row r="22" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="26"/>
+      <c r="E22" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="11" t="s">
+        <v>2</v>
+      </c>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="K22" s="12"/>
+      <c r="L22" s="13" t="s">
+        <v>15</v>
+      </c>
+      <c r="M22" s="28"/>
+      <c r="N22" s="13" t="s">
+        <v>4</v>
+      </c>
+      <c r="O22" s="14"/>
+      <c r="P22" s="15"/>
+    </row>
+    <row r="23" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="26"/>
+      <c r="E23" s="32"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="21"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="21"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="17"/>
+      <c r="O23" s="14"/>
+      <c r="P23" s="15"/>
+    </row>
+    <row r="24" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="27"/>
+      <c r="E24" s="33"/>
+      <c r="F24" s="18" t="s">
+        <v>16</v>
+      </c>
+      <c r="G24" s="19"/>
+      <c r="H24" s="19" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="19"/>
+      <c r="J24" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24" s="19"/>
+      <c r="L24" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="M24" s="30"/>
+      <c r="N24" s="20"/>
+      <c r="O24" s="14"/>
+      <c r="P24" s="15"/>
+    </row>
+    <row r="25" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="26" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="22"/>
+      <c r="B26" s="23"/>
+      <c r="C26" s="23"/>
+      <c r="D26" s="23"/>
+      <c r="E26" s="23"/>
+      <c r="F26" s="23"/>
+      <c r="G26" s="23"/>
+      <c r="H26" s="23"/>
+      <c r="I26" s="23"/>
+      <c r="J26" s="23"/>
+      <c r="K26" s="23"/>
+      <c r="L26" s="23"/>
+      <c r="M26" s="23"/>
+      <c r="N26" s="23"/>
+    </row>
+    <row r="27" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="41" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="44" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="51" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="53" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="54" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="55" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="56" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="57" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="58" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="59" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="60" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="61" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="62" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="63" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="64" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="66" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="67" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="68" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <mergeCells count="37">
+    <mergeCell ref="M22:M24"/>
+    <mergeCell ref="A19:A21"/>
+    <mergeCell ref="B19:B21"/>
+    <mergeCell ref="C19:C21"/>
+    <mergeCell ref="D19:D21"/>
+    <mergeCell ref="E19:E21"/>
+    <mergeCell ref="M19:M21"/>
+    <mergeCell ref="A22:A24"/>
+    <mergeCell ref="B22:B24"/>
+    <mergeCell ref="C22:C24"/>
+    <mergeCell ref="D22:D24"/>
+    <mergeCell ref="E22:E24"/>
+    <mergeCell ref="M16:M18"/>
+    <mergeCell ref="A13:A15"/>
+    <mergeCell ref="B13:B15"/>
+    <mergeCell ref="C13:C15"/>
+    <mergeCell ref="D13:D15"/>
+    <mergeCell ref="E13:E15"/>
+    <mergeCell ref="M13:M15"/>
+    <mergeCell ref="A16:A18"/>
+    <mergeCell ref="B16:B18"/>
+    <mergeCell ref="C16:C18"/>
+    <mergeCell ref="D16:D18"/>
+    <mergeCell ref="E16:E18"/>
+    <mergeCell ref="E10:F10"/>
+    <mergeCell ref="G10:M10"/>
+    <mergeCell ref="D12:E12"/>
+    <mergeCell ref="F12:L12"/>
+    <mergeCell ref="M12:N12"/>
+    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="G9:M9"/>
+    <mergeCell ref="A2:N3"/>
+    <mergeCell ref="J6:M6"/>
+    <mergeCell ref="A7:B7"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="G8:M8"/>
+    <mergeCell ref="I5:M5"/>
+  </mergeCells>
+  <phoneticPr fontId="2"/>
+  <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="79" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{16AC906D-DE48-460E-B15B-7E08F5457150}">
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView showGridLines="0" view="pageBreakPreview" zoomScale="70" zoomScaleNormal="70" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="T21" sqref="T21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="3" width="18.6328125" customWidth="1"/>
     <col min="4" max="4" width="6" customWidth="1"/>
-    <col min="5" max="5" width="2.90625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="2.90625" style="54" customWidth="1"/>
     <col min="6" max="6" width="3.26953125" customWidth="1"/>
     <col min="7" max="7" width="7.453125" customWidth="1"/>
     <col min="8" max="8" width="4" customWidth="1"/>
     <col min="9" max="9" width="4.7265625" customWidth="1"/>
     <col min="10" max="10" width="4" customWidth="1"/>
-    <col min="11" max="11" width="4.7265625" style="1" customWidth="1"/>
+    <col min="11" max="11" width="4.7265625" style="54" customWidth="1"/>
     <col min="12" max="12" width="4" customWidth="1"/>
     <col min="13" max="13" width="11.26953125" customWidth="1"/>
     <col min="14" max="14" width="2.7265625" customWidth="1"/>
     <col min="16" max="16" width="10.08984375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="14" t="s">
+      <c r="A1" s="53" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+      <c r="N2" s="55"/>
+    </row>
+    <row r="3" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="55"/>
+      <c r="D3" s="55"/>
+      <c r="E3" s="55"/>
+      <c r="F3" s="55"/>
+      <c r="G3" s="55"/>
+      <c r="H3" s="55"/>
+      <c r="I3" s="55"/>
+      <c r="J3" s="55"/>
+      <c r="K3" s="55"/>
+      <c r="L3" s="55"/>
+      <c r="M3" s="55"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+    </row>
+    <row r="4" spans="1:16" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="J4" s="52" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" s="52"/>
+      <c r="L4" s="52"/>
+      <c r="M4" s="52"/>
+      <c r="N4" s="53"/>
+      <c r="O4" s="56"/>
+      <c r="P4" s="56"/>
+    </row>
+    <row r="5" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="57" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" s="57"/>
+    </row>
+    <row r="6" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E6" s="57" t="s">
+        <v>7</v>
+      </c>
+      <c r="F6" s="57"/>
+      <c r="G6" s="58" t="s">
+        <v>27</v>
+      </c>
+      <c r="H6" s="59"/>
+      <c r="I6" s="59"/>
+      <c r="J6" s="59"/>
+      <c r="K6" s="59"/>
+      <c r="L6" s="59"/>
+      <c r="M6" s="59"/>
+      <c r="N6" s="59"/>
+    </row>
+    <row r="7" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E7" s="60"/>
+      <c r="F7" s="53"/>
+      <c r="G7" s="59"/>
+      <c r="H7" s="59"/>
+      <c r="I7" s="59"/>
+      <c r="J7" s="59"/>
+      <c r="K7" s="59"/>
+      <c r="L7" s="59"/>
+      <c r="M7" s="59"/>
+      <c r="N7" s="59"/>
+    </row>
+    <row r="8" spans="1:16" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="E8" s="57" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="57"/>
+      <c r="G8" s="58" t="s">
+        <v>28</v>
+      </c>
+      <c r="H8" s="59"/>
+      <c r="I8" s="59"/>
+      <c r="J8" s="59"/>
+      <c r="K8" s="59"/>
+      <c r="L8" s="59"/>
+      <c r="M8" s="59"/>
+      <c r="N8" s="59"/>
+    </row>
+    <row r="9" spans="1:16" s="54" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G9" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="H9" s="62"/>
+      <c r="I9" s="62"/>
+      <c r="J9" s="62"/>
+      <c r="K9" s="62"/>
+      <c r="L9" s="62"/>
+      <c r="M9" s="62"/>
+      <c r="N9" s="62"/>
+    </row>
+    <row r="10" spans="1:16" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="63" t="s">
+        <v>30</v>
+      </c>
+      <c r="B10" s="63"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="63"/>
+      <c r="E10" s="63"/>
+      <c r="F10" s="63"/>
+      <c r="G10" s="63"/>
+    </row>
+    <row r="11" spans="1:16" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="B11" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="65" t="s">
+        <v>12</v>
+      </c>
+      <c r="D11" s="66" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="66"/>
+      <c r="F11" s="67" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="68"/>
+      <c r="H11" s="68"/>
+      <c r="I11" s="68"/>
+      <c r="J11" s="68"/>
+      <c r="K11" s="68"/>
+      <c r="L11" s="69"/>
+      <c r="M11" s="70" t="s">
+        <v>13</v>
+      </c>
+      <c r="N11" s="71"/>
+    </row>
+    <row r="12" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B12" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C12" s="72" t="s">
+        <v>32</v>
+      </c>
+      <c r="D12" s="73">
+        <v>32</v>
+      </c>
+      <c r="E12" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F12" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G12" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="I12" s="75">
+        <v>4</v>
+      </c>
+      <c r="J12" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="K12" s="75">
+        <v>1</v>
+      </c>
+      <c r="L12" s="77" t="s">
         <v>15</v>
       </c>
-    </row>
-[...37 lines deleted...]
-      <c r="J4" s="48" t="s">
+      <c r="M12" s="78">
+        <v>126720</v>
+      </c>
+      <c r="N12" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="O12" s="79"/>
+      <c r="P12" s="80"/>
+    </row>
+    <row r="13" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="66"/>
+      <c r="B13" s="66"/>
+      <c r="C13" s="72"/>
+      <c r="D13" s="73"/>
+      <c r="E13" s="32"/>
+      <c r="F13" s="82"/>
+      <c r="G13" s="60"/>
+      <c r="H13" s="54"/>
+      <c r="I13" s="60"/>
+      <c r="J13" s="54"/>
+      <c r="K13" s="60"/>
+      <c r="L13" s="81"/>
+      <c r="M13" s="83"/>
+      <c r="N13" s="81"/>
+      <c r="O13" s="79"/>
+      <c r="P13" s="80"/>
+    </row>
+    <row r="14" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="66"/>
+      <c r="B14" s="66"/>
+      <c r="C14" s="72"/>
+      <c r="D14" s="84"/>
+      <c r="E14" s="33"/>
+      <c r="F14" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G14" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H14" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="I14" s="86">
+        <v>4</v>
+      </c>
+      <c r="J14" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="K14" s="86">
+        <v>30</v>
+      </c>
+      <c r="L14" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="89"/>
+      <c r="N14" s="88"/>
+      <c r="O14" s="79"/>
+      <c r="P14" s="80"/>
+    </row>
+    <row r="15" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B15" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C15" s="90" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="73">
+        <v>2</v>
+      </c>
+      <c r="E15" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="K4" s="48"/>
-[...71 lines deleted...]
-      <c r="A10" s="38" t="s">
+      <c r="F15" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G15" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="H15" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="I15" s="75">
+        <v>4</v>
+      </c>
+      <c r="J15" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="K15" s="75">
+        <v>1</v>
+      </c>
+      <c r="L15" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="M15" s="78">
+        <v>44000</v>
+      </c>
+      <c r="N15" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="O15" s="79"/>
+      <c r="P15" s="80"/>
+    </row>
+    <row r="16" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="66"/>
+      <c r="B16" s="66"/>
+      <c r="C16" s="66"/>
+      <c r="D16" s="73"/>
+      <c r="E16" s="32"/>
+      <c r="F16" s="82"/>
+      <c r="G16" s="60"/>
+      <c r="H16" s="54"/>
+      <c r="I16" s="60"/>
+      <c r="J16" s="54"/>
+      <c r="K16" s="60"/>
+      <c r="L16" s="81"/>
+      <c r="M16" s="83"/>
+      <c r="N16" s="81"/>
+      <c r="O16" s="79"/>
+      <c r="P16" s="80"/>
+    </row>
+    <row r="17" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="66"/>
+      <c r="B17" s="66"/>
+      <c r="C17" s="66"/>
+      <c r="D17" s="84"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="85" t="s">
         <v>16</v>
       </c>
-      <c r="B10" s="38"/>
-[...10 lines deleted...]
-      <c r="B11" s="13" t="s">
+      <c r="G17" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H17" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="I17" s="86">
+        <v>4</v>
+      </c>
+      <c r="J17" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="K17" s="86">
+        <v>30</v>
+      </c>
+      <c r="L17" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="M17" s="89"/>
+      <c r="N17" s="88"/>
+      <c r="O17" s="79"/>
+      <c r="P17" s="80"/>
+    </row>
+    <row r="18" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B18" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="72" t="s">
+        <v>34</v>
+      </c>
+      <c r="D18" s="73">
         <v>1</v>
       </c>
-      <c r="C11" s="25" t="s">
-[...2 lines deleted...]
-      <c r="D11" s="34" t="s">
+      <c r="E18" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F18" s="74" t="s">
+        <v>2</v>
+      </c>
+      <c r="G18" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="H18" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="I18" s="75">
+        <v>4</v>
+      </c>
+      <c r="J18" s="76" t="s">
         <v>14</v>
       </c>
-      <c r="E11" s="34"/>
-[...27 lines deleted...]
-      <c r="E12" s="7" t="s">
+      <c r="K18" s="75">
+        <v>1</v>
+      </c>
+      <c r="L18" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="M18" s="78">
+        <v>3300000</v>
+      </c>
+      <c r="N18" s="77" t="s">
+        <v>4</v>
+      </c>
+      <c r="O18" s="79"/>
+      <c r="P18" s="80"/>
+    </row>
+    <row r="19" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="66"/>
+      <c r="B19" s="66"/>
+      <c r="C19" s="66"/>
+      <c r="D19" s="73"/>
+      <c r="E19" s="32"/>
+      <c r="F19" s="82"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="54"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="54"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="81"/>
+      <c r="M19" s="83"/>
+      <c r="N19" s="81"/>
+      <c r="O19" s="79"/>
+      <c r="P19" s="80"/>
+    </row>
+    <row r="20" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="66"/>
+      <c r="B20" s="66"/>
+      <c r="C20" s="66"/>
+      <c r="D20" s="84"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G20" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H20" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="I20" s="86">
+        <v>3</v>
+      </c>
+      <c r="J20" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="K20" s="86">
+        <v>31</v>
+      </c>
+      <c r="L20" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="M20" s="89"/>
+      <c r="N20" s="88"/>
+      <c r="O20" s="79"/>
+      <c r="P20" s="80"/>
+    </row>
+    <row r="21" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B21" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C21" s="90" t="s">
+        <v>36</v>
+      </c>
+      <c r="D21" s="73">
+        <v>1</v>
+      </c>
+      <c r="E21" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="22" t="s">
-[...8 lines deleted...]
-      <c r="I12" s="29">
+      <c r="G21" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="H21" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="I21" s="75">
         <v>4</v>
       </c>
-      <c r="J12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="29">
+      <c r="J21" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="K21" s="75">
         <v>1</v>
       </c>
-      <c r="L12" s="24" t="s">
-[...16 lines deleted...]
-      <c r="E13" s="3" t="s">
+      <c r="L21" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="78">
+        <v>13200</v>
+      </c>
+      <c r="N21" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="F13" s="19"/>
-[...16 lines deleted...]
-      <c r="E14" s="8" t="s">
+      <c r="O21" s="79"/>
+      <c r="P21" s="80"/>
+    </row>
+    <row r="22" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="72"/>
+      <c r="B22" s="72"/>
+      <c r="C22" s="72"/>
+      <c r="D22" s="73"/>
+      <c r="E22" s="32"/>
+      <c r="F22" s="82"/>
+      <c r="G22" s="60"/>
+      <c r="H22" s="54"/>
+      <c r="I22" s="60"/>
+      <c r="J22" s="54"/>
+      <c r="K22" s="60"/>
+      <c r="L22" s="81"/>
+      <c r="M22" s="83"/>
+      <c r="N22" s="81"/>
+      <c r="O22" s="79"/>
+      <c r="P22" s="80"/>
+    </row>
+    <row r="23" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="72"/>
+      <c r="B23" s="72"/>
+      <c r="C23" s="72"/>
+      <c r="D23" s="84"/>
+      <c r="E23" s="33"/>
+      <c r="F23" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H23" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="F14" s="20" t="s">
-[...8 lines deleted...]
-      <c r="I14" s="30">
+      <c r="I23" s="86">
         <v>4</v>
       </c>
-      <c r="J14" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="30">
+      <c r="J23" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="K23" s="86">
         <v>30</v>
       </c>
-      <c r="L14" s="21" t="s">
-[...17 lines deleted...]
-      <c r="D15" s="52">
+      <c r="L23" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="M23" s="89"/>
+      <c r="N23" s="88"/>
+      <c r="O23" s="79"/>
+      <c r="P23" s="80"/>
+    </row>
+    <row r="24" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="72" t="s">
+        <v>28</v>
+      </c>
+      <c r="B24" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="90" t="s">
+        <v>37</v>
+      </c>
+      <c r="D24" s="73">
+        <v>1</v>
+      </c>
+      <c r="E24" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="F24" s="74" t="s">
         <v>2</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...11 lines deleted...]
-      <c r="I15" s="29">
+      <c r="G24" s="75" t="s">
+        <v>35</v>
+      </c>
+      <c r="H24" s="76" t="s">
+        <v>3</v>
+      </c>
+      <c r="I24" s="75">
         <v>4</v>
       </c>
-      <c r="J15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="29">
+      <c r="J24" s="76" t="s">
+        <v>14</v>
+      </c>
+      <c r="K24" s="75">
         <v>1</v>
       </c>
-      <c r="L15" s="24" t="s">
-[...16 lines deleted...]
-      <c r="E16" s="3" t="s">
+      <c r="L24" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="M24" s="78">
+        <v>5500</v>
+      </c>
+      <c r="N24" s="77" t="s">
         <v>4</v>
       </c>
-      <c r="F16" s="19"/>
-[...16 lines deleted...]
-      <c r="E17" s="8" t="s">
+      <c r="O24" s="79"/>
+      <c r="P24" s="80"/>
+    </row>
+    <row r="25" spans="1:16" ht="9.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="72"/>
+      <c r="B25" s="72"/>
+      <c r="C25" s="72"/>
+      <c r="D25" s="73"/>
+      <c r="E25" s="32"/>
+      <c r="F25" s="82"/>
+      <c r="G25" s="60"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="60"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="60"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="83"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="79"/>
+      <c r="P25" s="80"/>
+    </row>
+    <row r="26" spans="1:16" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="72"/>
+      <c r="B26" s="72"/>
+      <c r="C26" s="72"/>
+      <c r="D26" s="84"/>
+      <c r="E26" s="33"/>
+      <c r="F26" s="85" t="s">
+        <v>16</v>
+      </c>
+      <c r="G26" s="86" t="s">
+        <v>35</v>
+      </c>
+      <c r="H26" s="87" t="s">
         <v>3</v>
       </c>
-      <c r="F17" s="20" t="s">
-[...8 lines deleted...]
-      <c r="I17" s="30">
+      <c r="I26" s="86">
         <v>4</v>
       </c>
-      <c r="J17" s="6" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="30">
+      <c r="J26" s="87" t="s">
+        <v>14</v>
+      </c>
+      <c r="K26" s="86">
         <v>30</v>
       </c>
-      <c r="L17" s="21" t="s">
-[...223 lines deleted...]
-      <c r="N26" s="26"/>
+      <c r="L26" s="88" t="s">
+        <v>15</v>
+      </c>
+      <c r="M26" s="89"/>
+      <c r="N26" s="88"/>
+      <c r="O26" s="79"/>
+      <c r="P26" s="80"/>
     </row>
     <row r="27" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A27" s="18"/>
-[...12 lines deleted...]
-      <c r="N27" s="18"/>
+      <c r="A27" s="53"/>
+      <c r="B27" s="53"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="53"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="53"/>
+      <c r="G27" s="53"/>
+      <c r="H27" s="53"/>
+      <c r="I27" s="53"/>
+      <c r="J27" s="53"/>
+      <c r="K27" s="53"/>
+      <c r="L27" s="53"/>
+      <c r="M27" s="53"/>
+      <c r="N27" s="53"/>
     </row>
     <row r="28" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="17"/>
-[...12 lines deleted...]
-      <c r="N28" s="18"/>
+      <c r="A28" s="91"/>
+      <c r="B28" s="53"/>
+      <c r="C28" s="53"/>
+      <c r="D28" s="53"/>
+      <c r="E28" s="53"/>
+      <c r="F28" s="53"/>
+      <c r="G28" s="53"/>
+      <c r="H28" s="53"/>
+      <c r="I28" s="53"/>
+      <c r="J28" s="53"/>
+      <c r="K28" s="53"/>
+      <c r="L28" s="53"/>
+      <c r="M28" s="53"/>
+      <c r="N28" s="53"/>
     </row>
     <row r="29" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="31" spans="1:16" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
-[...2 lines deleted...]
-    <row r="34" ht="13.5" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
-  <mergeCells count="33">
+  <mergeCells count="43">
+    <mergeCell ref="M24:M26"/>
+    <mergeCell ref="E12:E14"/>
+    <mergeCell ref="E15:E17"/>
+    <mergeCell ref="E18:E20"/>
+    <mergeCell ref="E21:E23"/>
+    <mergeCell ref="A24:A26"/>
+    <mergeCell ref="B24:B26"/>
+    <mergeCell ref="C24:C26"/>
+    <mergeCell ref="D24:D26"/>
+    <mergeCell ref="E24:E26"/>
+    <mergeCell ref="A18:A20"/>
+    <mergeCell ref="B18:B20"/>
+    <mergeCell ref="C18:C20"/>
+    <mergeCell ref="D18:D20"/>
+    <mergeCell ref="M18:M20"/>
     <mergeCell ref="A21:A23"/>
     <mergeCell ref="B21:B23"/>
     <mergeCell ref="C21:C23"/>
     <mergeCell ref="D21:D23"/>
     <mergeCell ref="M21:M23"/>
-    <mergeCell ref="A18:A20"/>
-[...3 lines deleted...]
-    <mergeCell ref="M18:M20"/>
+    <mergeCell ref="A12:A14"/>
+    <mergeCell ref="B12:B14"/>
+    <mergeCell ref="C12:C14"/>
+    <mergeCell ref="D12:D14"/>
+    <mergeCell ref="M12:M14"/>
     <mergeCell ref="A15:A17"/>
     <mergeCell ref="B15:B17"/>
     <mergeCell ref="C15:C17"/>
     <mergeCell ref="D15:D17"/>
     <mergeCell ref="M15:M17"/>
+    <mergeCell ref="E8:F8"/>
+    <mergeCell ref="G8:N8"/>
+    <mergeCell ref="G9:N9"/>
+    <mergeCell ref="A10:G10"/>
     <mergeCell ref="D11:E11"/>
     <mergeCell ref="F11:L11"/>
     <mergeCell ref="M11:N11"/>
-    <mergeCell ref="A12:A14"/>
-[...3 lines deleted...]
-    <mergeCell ref="M12:M14"/>
     <mergeCell ref="A2:N3"/>
     <mergeCell ref="J4:M4"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="E6:F6"/>
-    <mergeCell ref="E8:F8"/>
-    <mergeCell ref="A10:G10"/>
     <mergeCell ref="G6:N6"/>
-    <mergeCell ref="G8:N8"/>
     <mergeCell ref="G7:N7"/>
-    <mergeCell ref="G9:N9"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>名前付き一覧</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-      <vt:lpstr>申込書</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>様式第１号（申込書）</vt:lpstr>
+      <vt:lpstr>様式第２号（承認書）</vt:lpstr>
       <vt:lpstr>記入例</vt:lpstr>
       <vt:lpstr>記入例!Print_Area</vt:lpstr>
-      <vt:lpstr>申込書!Print_Area</vt:lpstr>
+      <vt:lpstr>'様式第１号（申込書）'!Print_Area</vt:lpstr>
+      <vt:lpstr>'様式第２号（承認書）'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>熊本市</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>熊本市職員</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>